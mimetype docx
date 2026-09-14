--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Coalition of CSOs criticises the call for proposals for monitoring forced repatriations zzzzzz</w:t>
+          <w:t xml:space="preserve">Coalition of CSOs criticises the call for proposals for monitoring forced repatriations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 3 February 2026, ASGI, ActionAid International Italia ETS, the Immigration Legal Clinic of the University of Roma Tre, Melting Pot Odv, Spazi Circolari and Le Carbet sent a  letter to the National Guarantor for the Rights of Persons Deprived of Personal Liberty containing critical observations on the December 2025 selection notice for the recruitment of 80 people to be trained and employed in monitoring forced repatriations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While acknowledging the initiative's openness to civil society, the letter highlights structural issues with the call, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -123,54 +136,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The organisations emphasised the need for monitoring functions to be entrusted to independent and appropriately qualified consultants, with legal and interdisciplinary expertise, so that monitoring represents an effective tool for assurance and control. Therefore, the National Guarantor is asked to  review the terms of the notice, defining objective and verifiable evaluation criteria, explicitly specifying incompatibilities with roles directly involved in carrying out repatriations and managing CPRs, and reformulating the exclusion criteria in a manner consistent with the constitutional principles of legality, transparency and equal treatment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MeltingPot (11 February, 2026), Osservazioni critiche sul bando per il monitoraggio dei rimpatri forzati: lettera al Garante [Critical observations on the call for proposals for monitoring forced repatriations: letter to the Guarantor],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.meltingpot.org/2026/02/osservazioni-critiche-sul-bando-per-il-monitoraggio-dei-rimpatri-forzati-lettera-al-garante/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -201,52 +215,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -299,187 +313,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B6C92B3"/>
+    <w:nsid w:val="620C08BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -583,51 +630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3EA0A27E"/>
+    <w:nsid w:val="D67BFA16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -859,55 +906,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/coalition-csos-criticises-call-proposals-monitoring-forced-repatriations" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltingpot.org/2026/02/osservazioni-critiche-sul-bando-per-il-monitoraggio-dei-rimpatri-forzati-lettera-al-garante/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/coalition-csos-criticises-call-proposals-monitoring-forced-repatriations" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltingpot.org/2026/02/osservazioni-critiche-sul-bando-per-il-monitoraggio-dei-rimpatri-forzati-lettera-al-garante/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>