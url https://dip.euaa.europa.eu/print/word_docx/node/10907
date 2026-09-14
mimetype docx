--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">OECD report finds shortcomings in integration zzzzzz</w:t>
+          <w:t xml:space="preserve">OECD report finds shortcomings in integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">An OECD, in cooperation with the Ministry of Labour and Social Policies, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> focuses on the state of integration in Italy and highlights that humanitarian migrants in Italy achieve relatively positive labour market outcomes over time, but systemic barriers during the reception and initial integration phases limit their potential.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After 5 years in the country, the employment rate of humanitarian migrants exceed those of family migrants and even those of Italian-born migrants. However, access to language training and early entry into the labour market are hampered by limited reception centre capacity and procedural delays. Despite minimal formal support, language skills improve significantly within 5 years of arrival. These results likely reflect both individual autonomy and economic need, given Italy's limited asylum service system. However, the use of emergency reception facilities and informal settlements remains a concern, with potentially negative implications for long-term integration and social cohesion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (23 February, 2026), Stato dell’integrazione dei migranti, rapporto OCSE-MLPS [State of Migrant Integration, OECD-MLPS Report],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4619/Stato-dellintegrazione-dei-migranti-rapporto-OCSE-MLPS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E097DAE6"/>
+    <w:nsid w:val="EB123AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/oecd-report-finds-shortcomings-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integrazionemigranti.gov.it/AnteprimaPDF.aspx?id=7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4619/Stato-dellintegrazione-dei-migranti-rapporto-OCSE-MLPS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/oecd-report-finds-shortcomings-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integrazionemigranti.gov.it/AnteprimaPDF.aspx?id=7802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4619/Stato-dellintegrazione-dei-migranti-rapporto-OCSE-MLPS" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>