--- v0 (2026-07-18)
+++ v1 (2026-10-15)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IPAT clarifies arrangements in judicial review proceedings challenging tribunal decisions zzzzzz</w:t>
+          <w:t xml:space="preserve">IPAT clarifies arrangements in judicial review proceedings challenging tribunal decisions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Chairperson of the International Protection Appeals Tribunal has issued a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Clarification of Arrangements in Judicial Review Proceedings Challenging Tribunal Decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Tribunal requests that all Applicants who have taken judicial review proceedings arising from a Tribunal decision keep the Tribunal informed of the progress of such proceedings and notify the Tribunal of any consequential orders and/or settlement agreements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Tribunal also requests that Applicants who obtain an Order from the Superior Courts staying the progressing of an Appeal before the Tribunal, or who have received leave in respect of same, notify the Tribunal that such Order or leave has been obtained at their earliest convenience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Appeals Tribunal | An Binse um Achomharic i dtaobh Cosaint Idirnáisiúnta (5 January, 2026), [Clarification of Arrangements in Judicial Review Proceedings Challenging Tribunal Decision],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protectionappeals.ie/clarification-of-arrangements-in-judicial-review-proceedings-challenging-tribunal-decision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -130,51 +133,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Second instance determination, Legal assistance and representation</w:t>
+        <w:t xml:space="preserve">Second instance determination, Legal counselling, assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="558830E2"/>
+    <w:nsid w:val="639D245D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipat-clarifies-arrangements-judicial-review-proceedings-challenging-tribunal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/wp-content/uploads/2026/01/Clarification-of-Arrangements-in-Judicial-Review-Proceedings-Challenging-Tribunal-Decision.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/clarification-of-arrangements-in-judicial-review-proceedings-challenging-tribunal-decision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>