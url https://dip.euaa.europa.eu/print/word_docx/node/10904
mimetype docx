--- v1 (2026-07-16)
+++ v2 (2026-10-14)
@@ -7,113 +7,114 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IPAT updates its administrative practice note on notification of appeal hearings and submission of documents zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The tribunal has updated its </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Administrative Practice Note</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (APN) with effect from 27 February 2026. The updated APN reflects changes to the notification of appeal hearings and submission of documents to the tribunal, as contained in the International Protection Act 2015 (Procedures and Periods for Appeals)(Amendment) Regulations 2026 (S.I. No. 46 of 2026) which come into effect on 2 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The APN now also contains a copy of the non-binding Guidance Note for Tribunal Members on the tribunal’s procedures and processes for dealing with Notices of Appeal submitted to the tribunal after the expiry of the prescribed period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Appeals Tribunal | An Binse um Achomharic i dtaobh Cosaint Idirnáisiúnta (27 February, 2026), [Updated Administrative Practice Note],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.protectionappeals.ie/updated-administrative-practice-note-3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -123,51 +124,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Second instance determination, Legal assistance and representation</w:t>
+        <w:t xml:space="preserve">Second instance determination, Legal counselling, assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
@@ -242,187 +243,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ADCA2201"/>
+    <w:nsid w:val="0EE955B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +685,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipat-updates-its-administrative-practice-note-notification-appeal-hearings-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/administrative-practice-note/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/updated-administrative-practice-note-3/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/administrative-practice-note/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/updated-administrative-practice-note-3/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>