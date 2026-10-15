--- v0 (2026-07-17)
+++ v1 (2026-10-15)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">MASI publishes report on challenges in accessing education by international protection applicants zzzzzz</w:t>
+          <w:t xml:space="preserve">MASI publishes report on challenges in accessing education by international protection applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MASI published the report</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The right to education and its denial for international protection applicants in Ireland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">examining the challenges faced by international protection applicants in Ireland’s education system. The organisation said that, although progress has been made in recent years, many individuals seeking protection still face significant obstacles when attempting to access education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report outlines a range of systemic issues that affect access to education, including delays in the asylum process, a lack of adequate support services and limited access to necessary resources. According to the organisation, these barriers can prevent people seeking protection from fully participating in the education system and accessing opportunities that would support their integration and long-term prospects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MASI said the report aims to highlight these structural challenges and contribute to ongoing discussions on how Ireland can better ensure equal access to education for people in the international protection process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MASI - Movement of Asylum Seekers in Ireland (21 January, 2026), [The Right to Education for International Protection Applicants (IPAs)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.masi.ie/2025/01/21/the-right-to-education-for-international-protection-applicants-ipas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Rights, obligations and limitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="718B79BB"/>
+    <w:nsid w:val="54C35CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/masi-publishes-report-challenges-accessing-education-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masi.ie/wp-content/uploads/2025/01/The-Right-to-Education-and-Its-Denial-for-IPAs-in-Ireland.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masi.ie/2025/01/21/the-right-to-education-for-international-protection-applicants-ipas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/masi-publishes-report-challenges-accessing-education-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masi.ie/wp-content/uploads/2025/01/The-Right-to-Education-and-Its-Denial-for-IPAs-in-Ireland.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masi.ie/2025/01/21/the-right-to-education-for-international-protection-applicants-ipas/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>