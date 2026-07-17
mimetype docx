--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -298,51 +298,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -434,51 +434,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B657DE2"/>
+    <w:nsid w:val="C7F4C1F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>