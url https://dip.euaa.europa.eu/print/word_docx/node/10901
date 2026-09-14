--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,73 +13,87 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">NGO publishes report on emergency accommodation zzzzzz</w:t>
+          <w:t xml:space="preserve">NGO publishes report on emergency accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Refugee and migrant rights organisation, Doras, launched a new report examining living conditions in the international protection accommodation system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The report, called </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception Gap: Permanent International Protection Accommodation versus Emergency Accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, compares conditions in permanent centres with those in emergency accommodation provided through International Protection Accommodation Services (IPAS). While permanent centres have received significant scrutiny in recent years, the organisation said that emergency accommodation, where the majority of international protection applicants are now housed, has remained largely unexamined, weakly regulated and without independent oversight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chief Executive of Doras, John Lannon, said that emergency accommodation was originally intended as a short-term response to surges in applications but has effectively become the norm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He said the absence of inspections by the Health Information and Quality Authority has created what he described as a two-tier oversight system, where some residents live in conditions subject to stronger governance while others experience substandard conditions without equivalent regulation. He said this regulatory and inspection gap should be addressed urgently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -122,54 +136,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">In addition, Doras is calling for all accommodation within the IPAS system to be delivered through a social care framework and supported by a suitably qualified and professionally regulated workforce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doras (3 March, 2026), [No floor space for children to crawl: new research reveals lasting damage of prolonged congregated living in Ireland’s protection system],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doras.org/news/no-floor-space-children-crawl-new-research-reveals-lasting-damage-prolonged-congregated-living</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -200,52 +215,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -298,187 +313,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C7F4C1F5"/>
+    <w:nsid w:val="D42206D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -707,55 +755,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ngo-publishes-report-emergency-accommodation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/publications/reception-gap-permanent-international-protection-accommodation-versus-emergency" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/news/no-floor-space-children-crawl-new-research-reveals-lasting-damage-prolonged-congregated-living" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ngo-publishes-report-emergency-accommodation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/publications/reception-gap-permanent-international-protection-accommodation-versus-emergency" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/news/no-floor-space-children-crawl-new-research-reveals-lasting-damage-prolonged-congregated-living" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>