--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ukraine Civil Society Forum urges government to revise recent accommodation policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukrainian Civil Society Forum</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">called on the g</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">overnment of Ireland</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to reverse recent reductions in accommodation support for people fleeing the war in</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukraine</w:t>
       </w:r>
       <w:r>
@@ -157,51 +145,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">, has provided a significant humanitarian response to people displaced by the war. However, it warned that although the conflict has continued longer than many anticipated, the needs of displaced Ukrainians remain. The organisation said Ireland must ensure that compassion and humanitarian commitments remain central to its response while the need for protection continues.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigrant Council of Ireland (12 February, 2026), [Ukraine Civil Society Forum: Inhumane conditions in Ukraine highlights need for immediate reversal of accommodation changes for Ukrainians in Ireland],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.immigrantcouncil.ie/news/ukraine-civil-society-forum-inhumane-conditions-ukraine-highlights-need-immediate-reversal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.02.2026</w:t>
       </w:r>
@@ -236,52 +224,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -346,51 +334,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -503,51 +491,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04F89A20"/>
+    <w:nsid w:val="5E4DE4C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -776,51 +764,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ukraine-civil-society-forum-urges-government-revise-recent-accommodation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigrantcouncil.ie/news/ukraine-civil-society-forum-inhumane-conditions-ukraine-highlights-need-immediate-reversal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ukraine-civil-society-forum-urges-government-revise-recent-accommodation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigrantcouncil.ie/news/ukraine-civil-society-forum-inhumane-conditions-ukraine-highlights-need-immediate-reversal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>