--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Irish Refugee Council replies to the proposed changes on family reunifications and other issues zzzzzz</w:t>
+          <w:t xml:space="preserve">The Irish Refugee Council replies to the proposed changes on family reunifications and other issues</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Irish Refugee Council has said that proposed changes announced by the Department of Justice (Ireland) are deeply concerning and risk undermining key elements of refugee integration in Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisation stated that the measures would weaken two central pillars of integration: a clear pathway to citizenship and the ability for refugees to reunite with their families. It said that while the Government asks refugees to integrate into Irish society, these proposals would make that significantly more difficult.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -265,54 +278,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The organisation also said it would be unreasonable to expect financial contributions when the quality of accommodation is often poor and largely unregulated. It pointed out that the Health Information and Quality Authority is currently able to inspect only 35 out of 319 centres, and that more than 400 people are currently living in government-provided tents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Refugee Council (26 November, 2025), [Policy changes will keep families apart and push refugees further into the margins of our society],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.irishrefugeecouncil.ie/media-centre/press-releases/policy-changes-will-keep-families-apart-and-push-refugees-further-into-the-margins-of-our-society/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -343,52 +357,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Content of protection, Forms of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -441,187 +455,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5257D210"/>
+    <w:nsid w:val="BDF418B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -850,55 +897,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/irish-refugee-council-replies-proposed-changes-family-reunifications-and-other" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/policy-changes-will-keep-families-apart-and-push-refugees-further-into-the-margins-of-our-society/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/irish-refugee-council-replies-proposed-changes-family-reunifications-and-other" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/policy-changes-will-keep-families-apart-and-push-refugees-further-into-the-margins-of-our-society/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>