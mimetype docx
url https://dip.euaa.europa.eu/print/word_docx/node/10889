--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -340,51 +340,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -476,51 +476,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C8D8909"/>
+    <w:nsid w:val="4F056AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>