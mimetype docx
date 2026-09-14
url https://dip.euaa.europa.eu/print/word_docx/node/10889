--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Human rights commission issues statement following anti-immigration protests at Citywest zzzzzz</w:t>
+          <w:t xml:space="preserve">Human rights commission issues statement following anti-immigration protests at Citywest</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following multiple protests at Citywest reception facility where some Garda agents were injured, the Irish Human Rights and Equality Commission (IHREC) issued a statement: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"IHREC expresses deep concern for the wellbeing of the child at the centre of this case. This is now a matter for An Garda Síochána, who must be allowed to carry out their work and ensure that justice follows its proper course.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0" w:line="345.59999999999997" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -164,54 +177,55 @@
         </w:rPr>
         <w:t xml:space="preserve">Now is the moment for communities to stand together and reject the divisive hate being fuelled online. We need solidarity, not fear. Political leaders must demonstrate leadership and courage in safeguarding our most vulnerable communities; every person deserves safety and protection."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (23 October, 2025), [Commission Statement on Citywest],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/news-press/commission-statement-on-citywest</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,52 +256,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -340,187 +354,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F056AF9"/>
+    <w:nsid w:val="1CCF439D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -749,55 +796,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/human-rights-commission-issues-statement-following-anti-immigration-protests" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/commission-statement-on-citywest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/human-rights-commission-issues-statement-following-anti-immigration-protests" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/commission-statement-on-citywest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>