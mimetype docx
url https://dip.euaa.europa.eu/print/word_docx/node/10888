--- v0 (2026-07-17)
+++ v1 (2026-10-15)
@@ -13,69 +13,83 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Human Rights Commission identifies human rights and equality issues with International Protection Bill as it reaches Second Stage zzzzzz</w:t>
+          <w:t xml:space="preserve">Human Rights Commission identifies human rights and equality issues with International Protection Bill as it reaches Second Stage</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Irish Human Rights and Equality Commission has raised a number of significant concerns regarding the International Protection Bill, as it enters Second Stage in Dáil Éireann today. It warned that key provisions in the Bill risk undermining access to justice, children’s rights and human rights under Irish and EU law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Commission’s analysis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> highlights deficiencies across multiple areas of the Bill, including access to legal advice, expanded detention powers, inadequate vulnerability assessments, criminalisation of asylum seekers, concerning age assessment procedures, limited oversight of border procedures, and inadequate protections for victims of trafficking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A central concern is the Government’s proposal to replace access to legal advice from a solicitor with undefined “legal counselling” at the first stage of the international protection process. The Bill does not define what legal counselling entails or who may provide it, creating significant uncertainty for applicants. With less than five months remaining before the EU Pact on Migration and Asylum is due to be implemented, the Commission warns that this lack of clarity risks undermining effective access to legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission is particularly concerned that the absence of legal advice at first instance could have profound consequences for applicants, including victims of trafficking or torture, who may be unable to disclose highly sensitive information at an early stage. This could lead to wrongful placement in accelerated border procedures, denial of specialised supports, and ultimately wrongful deportation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -118,54 +132,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Finally, the Commission highlights serious gaps in the Bill’s treatment of victims of trafficking. The Bill contains no explicit provisions for early identification, referral to the National Referral Mechanism, or protection from detention and accelerated procedures, despite binding obligations under the EU Anti-Trafficking Directive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (28 January, 2026), [Commission raises serious human rights and equality concerns with International Protection Bill as it reaches Second Stage],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/news-press/commission-raises-serious-human-rights-and-equality-concerns-with-international-protection-bill-as-it-reaches-second-stage</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -175,73 +190,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">General asylum and migration development, First instance determination, Border procedure, Legal assistance and representation, Detention, Applicants with special needs, Unaccompanied minors, Victims of trafficking</w:t>
+        <w:t xml:space="preserve">General asylum and migration development, First instance determination, Border procedure, Legal counselling, assistance and representation, Detention, Applicants with special needs, Unaccompanied minors, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -294,187 +309,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AAC1390C"/>
+    <w:nsid w:val="74FD554C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -703,55 +751,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/human-rights-commission-identifies-human-rights-and-equality-issues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/publications/overview-of-international-protection-bill-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/commission-raises-serious-human-rights-and-equality-concerns-with-international-protection-bill-as-it-reaches-second-stage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/human-rights-commission-identifies-human-rights-and-equality-issues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/publications/overview-of-international-protection-bill-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/commission-raises-serious-human-rights-and-equality-concerns-with-international-protection-bill-as-it-reaches-second-stage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>