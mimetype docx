--- v1 (2026-07-17)
+++ v2 (2026-10-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Human rights commission expresses concerns over partial scrutiny of the new International Protection Bill zzzzzz</w:t>
+          <w:t xml:space="preserve">Human rights commission expresses concerns over partial scrutiny of the new International Protection Bill</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0" w:line="345.59999999999997" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Public Sans&quot;" w:hAnsi="&quot;Public Sans&quot;" w:eastAsia="&quot;Public Sans&quot;" w:cs="&quot;Public Sans&quot;"/>
           <w:color w:val="141414"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">The Irish Human Rights and Equality Commission (IHREC) commented on the International Protection Bill as it passed through the remaining Dáil stages.</w:t>
       </w:r>
     </w:p>
@@ -286,99 +299,100 @@
         </w:rPr>
         <w:t xml:space="preserve">This would result in prolonged separation of parents from children. Teenagers under 16 at the time of arrival risk “aging out” of eligibility during the waiting period. Families would remain divided across conflict zones and displacement camps for extended periods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0" w:line="345.59999999999997" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Public Sans&quot;" w:hAnsi="&quot;Public Sans&quot;" w:eastAsia="&quot;Public Sans&quot;" w:cs="&quot;Public Sans&quot;"/>
           <w:color w:val="141414"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Last week, the Commission published a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="23282B"/>
           </w:rPr>
           <w:t xml:space="preserve">detailed list of suggested amendments to the Bill</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Public Sans&quot;" w:hAnsi="&quot;Public Sans&quot;" w:eastAsia="&quot;Public Sans&quot;" w:cs="&quot;Public Sans&quot;"/>
           <w:color w:val="141414"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. It identifies areas where the legislation, as drafted, risks failing to comply with Ireland’s obligations under national and international human rights and equality law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (26 February, 2026), [No meaningful debate on International Protection Bill as it passes through remaining Dáil stages],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/news-press/no-meaningful-debate-on-international-protection-bill-as-it-passes-through-remaining-d%C3%A1il-stages</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -409,52 +423,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -507,187 +521,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24B909F5"/>
+    <w:nsid w:val="F897D4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="12F0F718"/>
+    <w:nsid w:val="E06B7C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1067,55 +1114,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/human-rights-commission-expresses-concerns-over-partial-scrutiny-new" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/downloads/Recommended-Amendments-to-the-International-Protection-Bill-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/no-meaningful-debate-on-international-protection-bill-as-it-passes-through-remaining-d%C3%A1il-stages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/human-rights-commission-expresses-concerns-over-partial-scrutiny-new" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/downloads/Recommended-Amendments-to-the-International-Protection-Bill-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/no-meaningful-debate-on-international-protection-bill-as-it-passes-through-remaining-d%C3%A1il-stages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>