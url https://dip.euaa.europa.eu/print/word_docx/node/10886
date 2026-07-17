--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -249,51 +249,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -385,51 +385,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A33BA4D"/>
+    <w:nsid w:val="BDBF3E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>