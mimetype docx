--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ECRI report highlights shortcoming in reception zzzzzz</w:t>
+          <w:t xml:space="preserve">ECRI report highlights shortcoming in reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ECRI report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> highlights positive developments since the previous evaluation cycle, including the establishment of the National Action Plan against Racism, the National Traveller and Roma Inclusion Strategy (NTRIS), the Traveller Health Action Plan, and the draft LGBTI+ Inclusion Strategy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the report also points to persistent shortcomings in areas such as the resourcing of IHREC, human rights and equality education, incitement to hatred, discrimination against Travellers, Roma and LGBTQI+ people, and accommodation conditions for international protection applicants and asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Key priorities and recommendations arising from the ECRI findings include the improvement of the accommodation system for international protection applicants. ECRI recommends urgent measures to enhance living conditions for asylum seekers, ensuring that LGBTIQ applicants and beneficiaries of international protection have access to safe and non-discriminatory accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission against Racism and Intolerance (ECRI) (28 October, 2025), [ECRI Report on Ireland (sixth monitoring cycle)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rm.coe.int/sixth-report-on-ireland/48802911ef</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BDBF3E37"/>
+    <w:nsid w:val="008A48D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ecri-report-highlights-shortcoming-reception" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/sixth-report-on-ireland/48802911ef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ecri-report-highlights-shortcoming-reception" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/sixth-report-on-ireland/48802911ef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>