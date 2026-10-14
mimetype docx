--- v0 (2026-07-17)
+++ v1 (2026-10-14)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government approves the publication of the International Protection Bill 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Government approves the publication of the International Protection Bill 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bill will put in place a new EU framework to manage migration and asylum for the long-term and will ensure Ireland’s policy aligns with other EU countries. The bill will now be presented to the Houses of the Oireachtas and follow the standard parliamentary process over the coming months, with a view to enactment in the spring session, so that it can become operational as required by EU law by 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister and the Attorney General are developing provisions for inclusion in the bill to give effect to the proposals, approved by government on 26 November 2025, that adults who are beneficiaries of international protection will not be entitled to seek family reunification for a period of 3 years following their grant of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The minister proposes to bring forward amendments at the committee stage to address material reception conditions, restrictions of movement, detention, special reception needs and labour market access, as required by the EU Reception Conditions Directive.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -114,51 +115,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (13 January, 2026), [Minister Jim O’Callaghan publishes International Protection Bill 2026],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-publishes-international-protection-bill-2026/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -287,187 +289,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32E20425"/>
+    <w:nsid w:val="3B935208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -571,51 +606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2826DD2C"/>
+    <w:nsid w:val="61BF6968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -851,51 +886,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-approves-publication-international-protection-bill-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-jim-ocallaghan-publishes-international-protection-bill-2026/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>