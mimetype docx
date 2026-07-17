--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,55 +21,66 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Health authority publishes 2025 monitoring report of IPAS centres zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Health Information and Quality Authority (HIQA) published its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 Overview report on the monitoring and inspection of International Protection Accommodation Service (IPAS) centres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report found improvements in the services that HIQA monitors since 2024, demonstrating the benefits and impact of independent monitoring and inspection. In 2025, many service providers made changes and progress in critical areas that positively impacted on residents’ quality of life and living conditions: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -135,51 +146,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">*There are currently 30 accommodation centres under HIQA’s remit, approximately 10% of all accommodation settings for people seeking asylum in Ireland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Health Information and Quality Authority | Déan Teagmháil Linn (3 March, 2026), [HIQA’s second year of inspecting International Protection Accommodation Service (IPAS) centres shows improvement, but concerning trends continue],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hiqa.ie/hiqa-news-updates/hiqas-second-year-inspecting-international-protection-accommodation-service-ipas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2026</w:t>
       </w:r>
     </w:p>
@@ -213,52 +224,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -311,51 +322,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -447,51 +458,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FAF201B4"/>
+    <w:nsid w:val="01762D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -595,51 +606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D05F6628"/>
+    <w:nsid w:val="BA143F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -871,51 +882,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/health-authority-publishes-2025-monitoring-report-ipas-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiqa.ie/reports-and-publications/key-reports-investigations/monitoring-international-protection" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiqa.ie/hiqa-news-updates/hiqas-second-year-inspecting-international-protection-accommodation-service-ipas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/health-authority-publishes-2025-monitoring-report-ipas-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiqa.ie/reports-and-publications/key-reports-investigations/monitoring-international-protection" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiqa.ie/hiqa-news-updates/hiqas-second-year-inspecting-international-protection-accommodation-service-ipas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>