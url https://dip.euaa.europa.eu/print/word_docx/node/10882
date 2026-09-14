--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,77 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Health authority publishes 2025 monitoring report of IPAS centres zzzzzz</w:t>
+          <w:t xml:space="preserve">Health authority publishes 2025 monitoring report of IPAS centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Health Information and Quality Authority (HIQA) published its </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 Overview report on the monitoring and inspection of International Protection Accommodation Service (IPAS) centres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report found improvements in the services that HIQA monitors since 2024, demonstrating the benefits and impact of independent monitoring and inspection. In 2025, many service providers made changes and progress in critical areas that positively impacted on residents’ quality of life and living conditions: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -149,51 +152,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Health Information and Quality Authority | Déan Teagmháil Linn (3 March, 2026), [HIQA’s second year of inspecting International Protection Accommodation Service (IPAS) centres shows improvement, but concerning trends continue],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hiqa.ie/hiqa-news-updates/hiqas-second-year-inspecting-international-protection-accommodation-service-ipas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -322,187 +326,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01762D13"/>
+    <w:nsid w:val="963D243D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -606,51 +643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BA143F04"/>
+    <w:nsid w:val="6C247F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -886,51 +923,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/health-authority-publishes-2025-monitoring-report-ipas-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiqa.ie/reports-and-publications/key-reports-investigations/monitoring-international-protection" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiqa.ie/hiqa-news-updates/hiqas-second-year-inspecting-international-protection-accommodation-service-ipas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>