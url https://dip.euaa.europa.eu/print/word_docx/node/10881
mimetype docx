--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister announced new incentives for voluntary returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister announced new incentives for voluntary returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Justice, Home Affairs and Migration, Jim O’Callaghan, announced higher levels of reintegration assistance for people who withdraw their international protection application and leave Ireland voluntarily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For a limited time, people who were in the international protection process before 28 September 2025 will be offered increased reintegration assistance for a voluntary return at an earlier stage in the process. This offer is not open to applicants who applied after that date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The current level of reintegration assistance offered is up to EUR 1,200 per person and EUR 2,000 per family unit. This assistance can only be availed of once and is offered to support people and families to re-establish themselves, access education or set up a small business when they return home. The changes announced mean that if a person decides to opt for voluntary return either before receiving a first instance decision or before appealing a negative first instance decision their assistance will be increased to EUR 2,500 per person to a maximum of EUR 10,000 per family unit. If they are in the appeals process and decide to voluntary return before the appeal decision issues their assistance will increase, but to the lower amount of EUR 1,500 per person and to a maximum of EUR 6,000 per family unit. If they receive a final decision on their application assistance will only increase for families to a maximum of EUR 3,000 per family unit.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -85,51 +86,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (7 October, 2025), [Minister for Justice, Home Affairs and Migration Jim O’Callaghan announces new incentive to encourage Voluntary Returns],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-announces-new-incentive-to-encourage-voluntary-returns/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,187 +260,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14C7848C"/>
+    <w:nsid w:val="EB9AF1BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,51 +706,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/minister-announced-new-incentives-voluntary-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-for-justice-home-affairs-and-migration-jim-ocallaghan-announces-new-incentive-to-encourage-voluntary-returns/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>