--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Supreme Administrative Court rules against pushbacks by State Border Guard Service zzzzzz</w:t>
+          <w:t xml:space="preserve">Supreme Administrative Court rules against pushbacks by State Border Guard Service</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 30 December 2025, the Supreme Administrative Court of Lithuania </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">recognised</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that the officers of the State Border Guard Service acted illegally and violated the right to submit an application for international protection by turning a Sri Lankan citizen back to Belarus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This case was initiated by the Human Rights Monitoring Institute together with the professional association of lawyers "ReLex" as a strategic case for a judicial assessment of fundamental shortcomings in the application of law in the Lithuanian migration and asylum system and correction of flawed institutional practices. The case was a precendent as it is the first time that the highest administrative court clearly ruled on pushbacks at the 'green border', i.e. not at official border checkpoints.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2023, the applicant applied to the Regional Administrative Court for compensation for non-pecuniary damage, claiming that the actions of state officials endangered his life, led to serious health impairment (frostbite of limbs) and unlawful restriction of freedom. Upon his arrival in the territory of Lithuania, he was not given the opportunity to submit an asylum application, and he was expelled from the territory of Lithuania, knowing that the Belarusian officials would not allow him to enter Belarus and would return him back. In sub-zero temperatures, the applicant was repeatedly turned around between the territories of Lithuania and Belarus, this situation lasted about 10 days, and his freedom was effectively restricted without a court decision or administrative act. According to the applicant, such actions violated national and EU legal norms regulating access to asylum, the return of aliens, the right to liberty and security, and the principle of non-refoulement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -149,54 +163,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> The court acknowledged that the actions of the State Security Service were unlawful and that the applicant suffered negative consequences, including health problems (frostbite). However, the Supreme Administrative Court decided that in this case  the recognition of the violation of the law itself is sufficient satisfaction , therefore, non-pecuniary damage in the form of money was not awarded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Human Rights Monitoring Institute (HRMI) (6 January, 2026), LVAT nutartis: apgręžimas „žaliojoje sienoje“ pažeidžia teisę į prieglobstį – svarbus precedentas Lietuvoje [Supreme Court ruling: turning back at the "green border" violates the right to asylum - an important precedent in Lithuania],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hrmi.lt/lvat-nutartis-apgrezimas-zaliojoje-sienoje-pazeidzia-teise-i-prieglobsti-svarbus-precedentas-lietuvoje/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -227,52 +242,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -325,187 +340,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="588A0B9A"/>
+    <w:nsid w:val="D0D66B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -609,51 +657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="984B8FCA"/>
+    <w:nsid w:val="A69AEB94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -885,55 +933,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/supreme-administrative-court-rules-against-pushbacks-state-border-guard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liteko.teismai.lt/viesasprendimupaieska/tekstas.aspx?id=1909f8e5-97a8-4867-a3eb-d9633cba8fed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrmi.lt/lvat-nutartis-apgrezimas-zaliojoje-sienoje-pazeidzia-teise-i-prieglobsti-svarbus-precedentas-lietuvoje/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/supreme-administrative-court-rules-against-pushbacks-state-border-guard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liteko.teismai.lt/viesasprendimupaieska/tekstas.aspx?id=1909f8e5-97a8-4867-a3eb-d9633cba8fed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hrmi.lt/lvat-nutartis-apgrezimas-zaliojoje-sienoje-pazeidzia-teise-i-prieglobsti-svarbus-precedentas-lietuvoje/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>