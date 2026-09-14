--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ombudsperson identifies shortcomings when application for international protection is submitted to the Lithuanian embassy in Belarus zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ombudsperson identifies shortcomings when application for international protection is submitted to the Lithuanian embassy in Belarus</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant, who filed a complaint with the Seimas Ombudsman, indicated that the staff of the Embassy of the Republic of Lithuania in Belarus had repeatedly refused to accept her asylum application. After failing to submit her application at the embassy, ​​she wrote to the Ministry of Foreign Affairs and the Migration Department for assistance, but according to the applicant, these appeals were not adequately responded to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first time the asylum application was submitted orally at the embassy. The applicant was explained that her application did not meet the admissibility criteria, as a copy of a valid travel document was not submitted. The second time the woman submitted the application by email, but it was not signed with a qualified electronic signature, so it remained unexamined.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seimas Ombudsman stated that the embassy had a duty to request that the deficiencies be corrected and to inform the applicant about the consequences of failing to confirm identity, and after the deficiencies have been eliminated, to respond in writing, clearly and with arguments within the time limit set by law. It is worth noting that the applicant was not provided with all the information about the documents that must be submitted through the mission.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Seimas Ombudsperson's Office reminded that all public administration entities are bound by the principle of responsible governance (good public administration) and they must act proactively, diligently and attentively. Since asylum procedures are characterized by complexity, it is the duty of institutions to explain in a comprehensible manner all requirements and necessary or further actions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seimas Ombudsmen's Office | Lietuvos Seimo Kontrolieriai (29 December, 2025), Lietuvos Respublikos ambasada Baltarusijoje neužtikrino pareiškėjos teisės pateikti prieglobsčio prašymą [The Embassy of the Republic of Lithuania in Belarus did not ensure the applicant's right to submit an asylum application],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lrski.lt/naujienos/lietuvos-respublikos-ambasada-baltarusijoje-neuztikrino-pareiskejos-teises-pateikti-prieglobscio-prasyma/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5980CDB0"/>
+    <w:nsid w:val="845D5AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ombudsperson-identifies-shortcomings-when-application-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/naujienos/lietuvos-respublikos-ambasada-baltarusijoje-neuztikrino-pareiskejos-teises-pateikti-prieglobscio-prasyma/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ombudsperson-identifies-shortcomings-when-application-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrski.lt/naujienos/lietuvos-respublikos-ambasada-baltarusijoje-neuztikrino-pareiskejos-teises-pateikti-prieglobscio-prasyma/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>