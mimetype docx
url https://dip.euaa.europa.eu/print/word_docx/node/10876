--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR delivers a training on interview techniques to Migration Department's employees zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR delivers a training on interview techniques to Migration Department's employees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR delivered a two days training focused on organizing a fair and effective interview with an asylum seeker and on the essential principles that later influence the adoption of high-quality and motivated decisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The training, which was attended by more than 30 employees of the Migration Department, focused on the so-called PEACE model - an international methodology that ensures a structured, respectful and effective conversation with vulnerable individuals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the first day of the training, the interview planning methodology was presented to the participants, the importance of proper preparation was emphasized, and it was emphasized that in such cases, creating and maintaining a sense of mutual trust with the person is extremely important.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The training provided practical advice on how to properly begin, conduct and end interviews, ensuring that they are thorough, respectful and comply with legal requirements. The specifics of interviews with vulnerable individuals were discussed separately, and the importance of controlling bias was emphasized.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Migration Department | Migracijos Departamentas (2 December, 2025), Migracijos departamente surengti prieglobsčio specialistų mokymai [Training for asylum specialists organized at the Migration Department],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migracija.lrv.lt/lt/naujienos/migracijos-departamente-surengti-prieglobscio-specialistu-mokymai-gpg/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29F15705"/>
+    <w:nsid w:val="43D0AFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/unhcr-delivers-training-interview-techniques-migration-departments-employees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/naujienos/migracijos-departamente-surengti-prieglobscio-specialistu-mokymai-gpg/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/unhcr-delivers-training-interview-techniques-migration-departments-employees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/naujienos/migracijos-departamente-surengti-prieglobscio-specialistu-mokymai-gpg/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>