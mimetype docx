--- v1 (2026-09-14)
+++ v2 (2026-09-14)
@@ -434,51 +434,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43D0AFE1"/>
+    <w:nsid w:val="E8296E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>