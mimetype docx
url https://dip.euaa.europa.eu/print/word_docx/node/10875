--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,109 +13,124 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The new Director of the Migration Department has been appointed zzzzzz</w:t>
+          <w:t xml:space="preserve">The new Director of the Migration Department has been appointed</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indrė Gasperė has been appointed as the new head of the Department after winning an open competition. The first selection process was discontinued due to the absence of suitable candidates. By order of the Minister of the Interior, she will assume her duties as Director of the Department on 8 January this year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Migration Department | Migracijos Departamentas (7 January, 2026), Migracijos departamentui vadovaus I. Gasperė [I. Gasperė will head the Migration Department.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migracija.lrv.lt/lt/naujienos/migracijos-departamentui-vadovaus-i-gaspere-PoH/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lithuania announces a second competition for the head of Migration Department</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +161,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +259,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E26DFD4"/>
+    <w:nsid w:val="49B6F0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +701,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/new-director-migration-department-has-been-appointed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/naujienos/migracijos-departamentui-vadovaus-i-gaspere-PoH/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/lithuania/lithuania-announces-second-competition-head-migration-department" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/new-director-migration-department-has-been-appointed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/naujienos/migracijos-departamentui-vadovaus-i-gaspere-PoH/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/lithuania/lithuania-announces-second-competition-head-migration-department" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>