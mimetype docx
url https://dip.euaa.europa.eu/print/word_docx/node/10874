--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Reception and Integration Agency launches a mobile app dedicated to provide information and facilitate integration zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Reception and Integration Agency launches a mobile app dedicated to provide information and facilitate integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order to solve the fragmented provision of information and ensure fast, reliable and systematised access to the most important information, the Reception and Integration Agency has created a mobile application for foreigners “InfoDesk App”. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This application is intended for foreigners residing in Lithuania, as well as persons accommodated in the Agency’s temporary accommodation facilities. All users use the application without registration. Registration in the application is required only for foreigners residing in the Reception and Integration Agency’s Vilnius, Rukla and Pabradė reception centres.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application includes two main functions:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -110,54 +100,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The initiative is part of the project "Using an innovative approach to creating an information dissemination platform for the Refugee Reception Center" is funded by the European Union - "NextGenerationEU" and is implemented in cooperation with the Innovation Agency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration Agency | Priėmimo ir Integracijos Agentūra (4 November, 2025), Pirmoji mobilioji programėlė užsieniečiams: tinkamas informavimas skatina savarankiškumą ir palengvina integraciją [The first mobile app for foreigners: proper information promotes independence and facilitates integration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piia.lrv.lt/lt/naujienos/pirmoji-mobilioji-programele-uzsienieciams-tinkamas-informavimas-skatina-savarankiskuma-ir-palengvina-integracija-mf/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -188,52 +179,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Content of protection, Integration, Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -286,187 +277,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0036E9EE"/>
+    <w:nsid w:val="F8193476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -570,51 +594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B086C9AA"/>
+    <w:nsid w:val="6C5604FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,55 +870,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/reception-and-integration-agency-launches-mobile-app-dedicated-provide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/naujienos/pirmoji-mobilioji-programele-uzsienieciams-tinkamas-informavimas-skatina-savarankiskuma-ir-palengvina-integracija-mf/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/reception-and-integration-agency-launches-mobile-app-dedicated-provide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/naujienos/pirmoji-mobilioji-programele-uzsienieciams-tinkamas-informavimas-skatina-savarankiskuma-ir-palengvina-integracija-mf/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>