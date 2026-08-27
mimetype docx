--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -289,51 +289,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -446,51 +446,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F8193476"/>
+    <w:nsid w:val="450789DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -594,51 +594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C5604FB"/>
+    <w:nsid w:val="DA07CC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>