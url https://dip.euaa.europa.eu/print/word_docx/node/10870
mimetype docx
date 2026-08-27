--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Luxembourg extends temporary protection for displaced persons from Ukraine until 4 March 2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">Luxembourg extends temporary protection for displaced persons from Ukraine until 4 March 2027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Home Affairs announced that the temporary protection regime was extended for an additional year, until 4 March 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Biometric cards that were issued to beneficiaries of temporary protection with an expiration date of 4 March 2026 must be renewed. The renewal is necessary for the right to remain in Luxembourg, the right to work and the right to receive material assistance provided by the Luxembourg State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Home Affairs | Ministère des Affaires intérieures (13 February, 2026), La protection temporaire des réfugiés ukrainiens prolongée [Temporary protection for Ukrainian refugees extended],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+02-fevrier+13-maint-protection-temporaire.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0647AF64"/>
+    <w:nsid w:val="2FFEC88C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/luxembourg-extends-temporary-protection-displaced-persons-ukraine-until-4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+02-fevrier+13-maint-protection-temporaire.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/luxembourg-extends-temporary-protection-displaced-persons-ukraine-until-4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+02-fevrier+13-maint-protection-temporaire.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>