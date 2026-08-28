--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,96 +22,84 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Luxembourg extends temporary protection for displaced persons from Ukraine until 4 March 2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Home Affairs announced that the temporary protection regime was extended for an additional year, until 4 March 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Biometric cards that were issued to beneficiaries of temporary protection with an expiration date of 4 March 2026 must be renewed. The renewal is necessary for the right to remain in Luxembourg, the right to work and the right to receive material assistance provided by the Luxembourg State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Home Affairs | Ministère des Affaires intérieures (13 February, 2026), La protection temporaire des réfugiés ukrainiens prolongée [Temporary protection for Ukrainian refugees extended],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+02-fevrier+13-maint-protection-temporaire.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.02.2026</w:t>
       </w:r>
@@ -146,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FFEC88C"/>
+    <w:nsid w:val="8FAD4249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/luxembourg-extends-temporary-protection-displaced-persons-ukraine-until-4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+02-fevrier+13-maint-protection-temporaire.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/luxembourg-extends-temporary-protection-displaced-persons-ukraine-until-4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/fr/actualites.gouvernement2024+fr+actualites+toutes_actualites+communiques+2026+02-fevrier+13-maint-protection-temporaire.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>