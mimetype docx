--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Estonian government submits draft law to Parliament to align with the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Estonian government submits draft law to Parliament to align with the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Estonian government approved and submitted to the Parliament </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Riigikogu)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a new draft law aimed at implementing the legislation of the EU Pact on Migration and Asylum. The proposal is extensive and amends or supplements a total of 19 laws. A large number of institutions participated in preparing the draft law, ranging from public sector bodies to Estonia’s third sector and international organisations. If the Parliament approves the draft law and the President of the Republic promulgates it, the law will enter into force on 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -86,51 +88,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Siseministeerium (19 February, 2026), Siseminister Taro: rändereform toob meile tugevama kontrolli sisserände üle [Minister of the Interior Taro: Migration reform will give us stronger control over immigration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.siseministeerium.ee/uudised/siseminister-taro-randereform-toob-meile-tugevama-kontrolli-sisserande-ule</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -259,187 +262,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="667F3685"/>
+    <w:nsid w:val="6C5D80B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +708,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/estonian-government-submits-draft-law-parliament-align-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siseministeerium.ee/uudised/siseminister-taro-randereform-toob-meile-tugevama-kontrolli-sisserande-ule" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>