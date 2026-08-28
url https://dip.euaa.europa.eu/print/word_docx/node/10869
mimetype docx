--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -274,51 +274,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -431,51 +431,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C5D80B2"/>
+    <w:nsid w:val="998D69F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>