--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government and local authorities sign new agreement on reception of asylum seekers and settlement zzzzzz</w:t>
+          <w:t xml:space="preserve">Government and local authorities sign new agreement on reception of asylum seekers and settlement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new 4-year cooperation agreement (2026–2029) was signed between the government and the Norwegian Association of Local and Regional Authorities (KS) to support the reception of asylum seekers and the settlement of refugees. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement recognises the central role of municipalities as host communities for asylum reception centres and settlement locations for refugees. It establishes a mechanism to monitor municipal costs related to refugees and asylum seekers, which are used to calculate government grants to municipalities. Municipalities will continue to determine how many refugees they are able to receive, while the state is expected to provide predictable support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Several ministries are involved in the cooperation, including those responsible for labour and social inclusion, justice and public security, children and families, and the local government. The agreement comes in the context of increased arrivals in recent years, including more than 100,000 refugees since the start of Russia’s full-scale invasion of Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (9 March, 2026), Ny avtale for bosetting og mottak [New agreement for settlement and reception],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/ny-avtale-for-bosetting-og-mottak/id3151649/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="759F1F99"/>
+    <w:nsid w:val="799E3652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-and-local-authorities-sign-new-agreement-reception-asylum-seekers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ny-avtale-for-bosetting-og-mottak/id3151649/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-and-local-authorities-sign-new-agreement-reception-asylum-seekers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ny-avtale-for-bosetting-og-mottak/id3151649/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>