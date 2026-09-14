--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Justice and Public Security emphasises the importance of close cooperation with the EU on migration and returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of Justice and Public Security emphasises the importance of close cooperation with the EU on migration and returns</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security emphasised the importance of close cooperation with the EU on migration and returns. The ministry noted that the government is working towards a controlled, sustainable and fair immigration policy. It also highlighted Norway’s efforts to prevent irregular migration and ensure the return of individuals who do not have the right to remain in the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government supports the proposal for a new return regulation, which aims to increase the number of returns from the Schengen area and reduce secondary movements within Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (6 March, 2026), Styrker samarbeidet med EU om migrasjon og returer [Strengthening cooperation with the EU on migration and returns],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/styrker-samarbeidet-med-eu-om-migrasjon-og-returer/id3151213/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FE461711"/>
+    <w:nsid w:val="9B33F8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-emphasises-importance-close-cooperation-eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/styrker-samarbeidet-med-eu-om-migrasjon-og-returer/id3151213/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-emphasises-importance-close-cooperation-eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/styrker-samarbeidet-med-eu-om-migrasjon-og-returer/id3151213/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>