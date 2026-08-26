--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision of the Rome Court of Appeal in November 2025 represents a significant step in the debate over the Italy-Albania Protocol for the outsourcing of procedures related to migration. The court was called upon to rule on the validation of the detention of a person transferred to the Gjader Centre, a CPR on Albanian territory but under Italian management. The court suspended the proceedings and referred a series of questions to the Court of Justice of the European Union (CJEU) about the legitimacy of the entire agreement.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The specific case concerned a man from Algeria who arrived in Italy in 2024. After an initial refusal of entry issued by the Cagliari Police Chief and an order to leave the country within 7 days, he was issued an expulsion order in 2025, followed by detention at the Rome-Ponte Galeria CPR and subsequently transferred to the Gjader CPR. Only there he applied for international protection, a request that the Italian authorities deemed belated and exploitative, ordering his detention pursuant to Article 6(3) of Legislative Decree No 142/2015. The Court of Appeal, however, held that the issue related not only to the individual's position, but above all to the context in which the procedure was conducted: a non-EU territory where the full application of EU law was not guaranteed. For this reason, it decided to appeal to the CJEU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The order identifies potentially structural reasons for its unlawfulness. The main critical aspects concern the protocol's compatibility with fundamental rights and European asylum directives.</w:t>
       </w:r>
@@ -152,54 +140,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Algerian citizen's legal case is only the starting point. The open question concerns the compatibility of the asylum externalisation model with European law. The judge is not discussing individual cases, but the principle: can a Member State move asylum seekers outside of the Union while maintaining them subject to EU law? The Court of Justice's response could redefine not only the Italy-Albania Protocol, but also the future structure of the European Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coalizione Italiana per le Libertà e i Diritti civili | Coalition for Civil Liberties and Rights (10 December, 2025), Il Protocollo Italia-Albania alla Corte di Giustizia UE [The Italy-Albania Protocol at the Court of Justice of the European Union],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cild.eu/blog/2025/12/10/il-protocollo-italia-albania-alla-corte-di-giustizia-ue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,52 +219,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -328,187 +317,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B5E12083"/>
+    <w:nsid w:val="4FBBA6A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -612,51 +634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EFEB1555"/>
+    <w:nsid w:val="71F0FA55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -888,55 +910,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/rome-court-appeal-submits-questions-cjeu-compatibility-italy-albania-protocol-eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cild.eu/blog/2025/12/10/il-protocollo-italia-albania-alla-corte-di-giustizia-ue/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cild.eu/blog/2025/12/10/il-protocollo-italia-albania-alla-corte-di-giustizia-ue/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>