--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,84 +13,75 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Court of Cassation reintroduces complementary protection zzzzzz</w:t>
+          <w:t xml:space="preserve">The Court of Cassation reintroduces complementary protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">According to the Court of Cassation, complementary protection should be granted in the presence of real roots in the territory. The condition of vulnerability must be "effective" and there must be "unequivocal, clear, precise and consistent signs" of social integration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This is the principle established by the First Civil Section of the Court of Cassation, with </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...21 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order No 29593 filed on 10 November 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The question was raised, as a preliminary matter, by the  Court of Venice, which was called upon to decide on the appeal against the decision of the Territorial Commission, which had determined the application for international protection to be manifestly unfounded. The question posed, in particular, concerned the possibility of continuing to grant protection to the private and family life of the foreigner even after the entry into force of Legislative Decree No 20 of 2023 (converted into Law No 50 of 2023) and the consequent  repeal of Article 19(1.1), third and fourth sentences, of the Consolidated Law on Immigration (Legislative Decree No 286/1998).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complementary protection, the Court clarifies, has an  independent configuration compared to the two forms of greater protection (refugee status and subsidiary protection), the scope of which is entrusted "to a flexible clause, devoid of specific circumstances." According to the Supreme Court, within the framework of Article 19 of the Consolidated Law, after the 2023 amendments, although the explicit reference to "respect for the private and family life of foreigners" has been removed, the reference to " the State's constitutional and international obligations  as a limit to any form of expulsion of foreigners, through the express reference to Article 5, paragraph 6, of the same Consolidated Law" is still present. And among the latter, the protection of private and family life, expressly considered in Article 8 of the ECHR , must certainly be included .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -98,54 +89,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Ultimately, the judges argue, it is up to the interpreter to "retrace the paths traced by case law" and find, in the criteria developed by supranational jurisprudence, the "paths to follow to  fill with content the flexible formula  he must apply", thus valorizing "family ties, the duration of the person's presence in the national territory, the social relationships established, the degree of occupational integration achieved." Each assessment, the Court specifies, must, however, be carried out with "rigour ", because the condition of vulnerability must be "real", although, with regard to  social integration , "a fully completed path" is not required, but "unambiguous, clear, precise, and consistent signs of the direction taken." With regard to  family life,  a "communion" must emerge "strong enough to suggest that a separation would constitute a violation of the right to family life or private life. However, the primary consideration must always be the needs of the State, and in particular the maintenance of public order and security."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (12 November, 2025), Si alla protezione complementare in presenza di un reale radicamento sul territorio [Yes to complementary protection in the presence of real roots in the territory],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4494/Si-alla-protezione-complementare-in-presenza-di-un-reale-radicamento-sul-territorio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,52 +168,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -274,187 +266,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="619F3A90"/>
+    <w:nsid w:val="9B3FB9F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -683,55 +708,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-reintroduces-complementary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/resources/cms/documents/29593_11_2025_civ_oscuramento_noindex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4494/Si-alla-protezione-complementare-in-presenza-di-un-reale-radicamento-sul-territorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-reintroduces-complementary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/resources/cms/documents/29593_11_2025_civ_oscuramento_noindex.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4494/Si-alla-protezione-complementare-in-presenza-di-un-reale-radicamento-sul-territorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>