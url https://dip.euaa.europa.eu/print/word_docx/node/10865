--- v1 (2026-08-28)
+++ v2 (2026-08-29)
@@ -22,62 +22,74 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Court of Cassation reintroduces complementary protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Court of Cassation, complementary protection should be granted in the presence of real roots in the territory. The condition of vulnerability must be "effective" and there must be "unequivocal, clear, precise and consistent signs" of social integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This is the principle established by the First Civil Section of the Court of Cassation, with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order No 29593 filed on 10 November 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The question was raised, as a preliminary matter, by the  Court of Venice, which was called upon to decide on the appeal against the decision of the Territorial Commission, which had determined the application for international protection to be manifestly unfounded. The question posed, in particular, concerned the possibility of continuing to grant protection to the private and family life of the foreigner even after the entry into force of Legislative Decree No 20 of 2023 (converted into Law No 50 of 2023) and the consequent  repeal of Article 19(1.1), third and fourth sentences, of the Consolidated Law on Immigration (Legislative Decree No 286/1998).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complementary protection, the Court clarifies, has an  independent configuration compared to the two forms of greater protection (refugee status and subsidiary protection), the scope of which is entrusted "to a flexible clause, devoid of specific circumstances." According to the Supreme Court, within the framework of Article 19 of the Consolidated Law, after the 2023 amendments, although the explicit reference to "respect for the private and family life of foreigners" has been removed, the reference to " the State's constitutional and international obligations  as a limit to any form of expulsion of foreigners, through the express reference to Article 5, paragraph 6, of the same Consolidated Law" is still present. And among the latter, the protection of private and family life, expressly considered in Article 8 of the ECHR , must certainly be included .</w:t>
@@ -89,51 +101,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Ultimately, the judges argue, it is up to the interpreter to "retrace the paths traced by case law" and find, in the criteria developed by supranational jurisprudence, the "paths to follow to  fill with content the flexible formula  he must apply", thus valorizing "family ties, the duration of the person's presence in the national territory, the social relationships established, the degree of occupational integration achieved." Each assessment, the Court specifies, must, however, be carried out with "rigour ", because the condition of vulnerability must be "real", although, with regard to  social integration , "a fully completed path" is not required, but "unambiguous, clear, precise, and consistent signs of the direction taken." With regard to  family life,  a "communion" must emerge "strong enough to suggest that a separation would constitute a violation of the right to family life or private life. However, the primary consideration must always be the needs of the State, and in particular the maintenance of public order and security."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (12 November, 2025), Si alla protezione complementare in presenza di un reale radicamento sul territorio [Yes to complementary protection in the presence of real roots in the territory],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4494/Si-alla-protezione-complementare-in-presenza-di-un-reale-radicamento-sul-territorio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.11.2025</w:t>
       </w:r>
@@ -168,52 +180,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -278,51 +290,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -435,51 +447,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9B3FB9F6"/>
+    <w:nsid w:val="BC27B13D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -708,51 +720,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-reintroduces-complementary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/resources/cms/documents/29593_11_2025_civ_oscuramento_noindex.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4494/Si-alla-protezione-complementare-in-presenza-di-un-reale-radicamento-sul-territorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-reintroduces-complementary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/resources/cms/documents/29593_11_2025_civ_oscuramento_noindex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4494/Si-alla-protezione-complementare-in-presenza-di-un-reale-radicamento-sul-territorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>