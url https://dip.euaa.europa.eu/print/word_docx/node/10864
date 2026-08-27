--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Civil society criticise Ministry's circular to increase capacity in CPRs and delay medical screening zzzzzz</w:t>
+          <w:t xml:space="preserve">Civil society criticise Ministry's circular to increase capacity in CPRs and delay medical screening</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Several civil society organisations and healthcare experts raised concerns about the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of the Interior's circular dated 20 January 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The directive, which seeks to expand the capacity of Permanence Centres for Repatriation (CPR) and expedite expulsions, includes provisions to delay medical screening until after an individual has entered the facility. At the same time, the circular calls for protocols with Addiction Services (SerDs) to facilitate the detention of drug addicts. Civil society organisations and healthcare experts argued that this shift poses a significant risk to public health and professional medical ethics based on the following points:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Critics maintain that medical examinations are a fundamental preventive measure rather than a procedural hurdle. They argue that suitability must be assessed prior to entry to identify psychiatric conditions or infectious diseases that are exacerbated by detention. Delaying these checks is seen as a move that exposes both detainees and staff to risks such as infectious outbreaks, self-harm, or suicide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -110,51 +112,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Association for Juridical Studies on Immigration | Associazione per gli Studi Giuridici sull'Immigrazione (5 February, 2026), La salute non è una variabile dell’ordine pubblico. Per la tutela delle persone migranti [Health is not a public order variable. For the protection of migrants.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.asgi.it/allontamento-espulsione/la-salute-non-e-una-variabile-dellordine-pubblico-per-la-tutela-delle-persone-migranti/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -283,187 +286,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15539FF2"/>
+    <w:nsid w:val="3E0C189B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -567,51 +603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B7C2AAA1"/>
+    <w:nsid w:val="F3BF8C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +883,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/civil-society-criticise-ministrys-circular-increase-capacity-cprs-and-delay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/wp-content/uploads/2026/02/Ministero-dellInterno-circolare-gennaio-2026-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/allontamento-espulsione/la-salute-non-e-una-variabile-dellordine-pubblico-per-la-tutela-delle-persone-migranti/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>