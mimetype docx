--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -154,51 +154,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Second instance determination - Poland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>