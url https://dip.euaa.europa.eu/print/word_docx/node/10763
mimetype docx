--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">‘I want to help refugees’ publishes report on pushbacks in Europe zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">‘I want to help refugees’ publishes report on pushbacks in Europe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">‘I want to help refugees’ published a report on "Push back from Europe's borders. Report on Rejection in Europe 2025". The report was produced under the auspices of the Belgian NGO 11.11.11, in cooperation with other NGOs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report gathers information on more than 80,000 cases of pushbacks and provides detailed insights into the trends in deterrence policies of Latvia, Lithuania, Poland, Finland, Hungary, Croatia, Romania, Bulgaria, Greece, Cyprus, Italy, Spain and France over the past year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding Latvia, the report indicates that in 2025, 12,046 people were "prevented from illegally crossing" Latvia’s state border. It further noted that pushbacks have more than doubled compared to last year. Two individuals died in the border region after crossing the Latvia-Belarus border, reaching a total of 11 deaths since 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (3 March, 2026), Ziņojums “Atgrūsti atpakaļ no Eiropas robežām. Ziņojums par atgrūšanu Eiropā 2025” [The report 'Push back from Europe's borders. Report on Rejection in Europe 2025"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2026/03/03/zinojums-atgrusti-atpakal-no-eiropas-robezam-zinojums-par-atgrusanu-eiropa-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DFC32A6"/>
+    <w:nsid w:val="B773A21F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-publishes-report-pushbacks-europe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/03/03/zinojums-atgrusti-atpakal-no-eiropas-robezam-zinojums-par-atgrusanu-eiropa-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-publishes-report-pushbacks-europe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/03/03/zinojums-atgrusti-atpakal-no-eiropas-robezam-zinojums-par-atgrusanu-eiropa-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>