--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE wins majority of court cases in 2025 amid rise in appeals and changing case types zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UNE wins majority of court cases in 2025 amid rise in appeals and changing case types</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, the Norwegian Immigration Appeals Board (UNE) won 41 out of 52 final court judgments (about 80%), a slightly lower rate than in 2024. Applicants succeeded in 11 cases, often because courts assessed evidence or legal questions differently or because new information emerged during the proceedings. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The number of court cases increased, reaching the highest level since before the pandemic. In 2025, the UNE received 83 new cases, plus 35 appeals to the Court of Appeal and 21 cases before the Supreme Court’s Appeals Committee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There has been a shift in the types of cases reaching courts. Protection cases have decreased, while revocation of residence permits and citizenship cases increased significantly. New case profiles have emerged, including those involving Ukrainian and Syrian nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -86,54 +76,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Finally, appeals are becoming more frequent. Of 30 Court of Appeal judgments, 26 were appealed by applicants, but none were accepted by the Supreme Court. The UNE appealed 2 of 5 losses, with one case accepted for review by the Supreme Court, mainly to obtain legal clarification for future cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (2 March, 2026), Rettssaker i 2025 [Trials in 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/medhold-i-fire-av-fem-saker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -164,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -262,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CD72658"/>
+    <w:nsid w:val="17FDCFF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,55 +695,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-wins-majority-court-cases-2025-amid-rise-appeals-and-changing-case-types" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/medhold-i-fire-av-fem-saker/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-wins-majority-court-cases-2025-amid-rise-appeals-and-changing-case-types" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/medhold-i-fire-av-fem-saker/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>