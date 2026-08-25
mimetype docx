--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New bill proposes amendments restricting the scope of family reunification for beneficiaries of international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">New bill proposes amendments restricting the scope of family reunification for beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Home Affairs Léon Gloden presented the main elements of Bill 8586, aimed at tightening the conditions for family reunification for beneficiaries of international protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, beneficiaries may apply for family reunification including, in addition to their spouse and minor children, their parents (first-degree direct ascendants). The draft bill provides for a restriction of this possibility: in the future, family reunification would be limited to the nuclear family, namely the spouse and children under 18 years of age. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other family members (for example, parents) would still be able to submit an application, but only if the concerned beneficiary can demonstrate that they have adequate housing and sufficient financial resources, in accordance with the legal criteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chamber of Deputies | Chambre des Députés (24 September, 2025), Des changements en vue pour le regroupement familial [Changes ahead for family reunification],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.chd.lu/fr/changements-en-vue-regroupement-familial</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D918D60"/>
+    <w:nsid w:val="FFEFBFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/new-bill-proposes-amendments-restricting-scope-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chd.lu/fr/changements-en-vue-regroupement-familial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>