--- v0 (2026-07-13)
+++ v1 (2026-09-14)
@@ -13,98 +13,112 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Civil society organisations complaint against the Ombudsman zzzzzz</w:t>
+          <w:t xml:space="preserve">Civil society organisations complaint against the Ombudsman</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Civil society organisations and the Coordinator of the new detention center for foreigner (CIE) of Algeciras denounced to the Ombudsman that the centre has been operating before its official creation. The opening of the new CIE was published in the Official Bulleting on February 7, 2026; while the center has been operating since the 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of November. In its complaint, the center coordinator highlighted that this is an issue of safeguarding rights, regulatory guarantees and legal certainty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spanish Commission for Refugee Aid | Comisión Española de Ayuda al Refugiado (18 February, 2026), Entidades comunican al Defensor del Pueblo la presunta ilegalidad en la privación de libertad de personas en el nuevo CIE de Algeciras [Entities communicate to the Ombudsman the alleged illegality in the deprivation of liberty of people in the new CIE of Algeciras],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cear.es/noticias/cie-algeciras/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -135,52 +149,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -233,187 +247,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AA141D46"/>
+    <w:nsid w:val="FDE13001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -642,55 +689,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/civil-society-organisations-complaint-against-ombudsman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/cie-algeciras/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/civil-society-organisations-complaint-against-ombudsman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cear.es/noticias/cie-algeciras/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>