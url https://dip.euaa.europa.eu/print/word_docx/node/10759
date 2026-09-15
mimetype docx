--- v1 (2026-09-14)
+++ v2 (2026-09-15)
@@ -259,51 +259,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -416,51 +416,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FDE13001"/>
+    <w:nsid w:val="B26FB772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>