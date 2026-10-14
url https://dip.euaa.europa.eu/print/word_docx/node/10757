--- v2 (2026-08-28)
+++ v3 (2026-10-14)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Draft law on the establishment of screening centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 4 February 2026, Romania's Ministry of Internal Affairs published the draft </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Law on the establishment and organisation of screening centers, as well as on the amendment and supplementation of certain normative acts in the field of foreigners</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft law provides for the establishment of screening centres for the initial assessment of persons entering the territory without fulfilling the legal conditions. It provides for the following activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -128,93 +116,93 @@
         <w:rPr/>
         <w:t xml:space="preserve">Law No 122/2006 on asylum would also be amended with updates to definitions and procedural terms, strengthening of safeguards for vulnerable people, clarifying the rights and obligations of applicants for international protection and streamlining border procedures and return mechanisms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Internal Affairs | Ministerul Afacerilor Interne (4 February, 2026), Lege pentru înființarea și organizarea centrelor de screening, precum și pentru modificarea și completarea unor acte normative în domeniul străinilor [Law on the establishment and organization of screening centers, as well as on the amendment and supplementation of certain normative acts in the field of foreigners],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770185182_Lege%20final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Internal Affairs | Ministerul Afacerilor Interne (4 February, 2026), Tabel comparativ [Comparative table],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770633032_Tabel%20comparativ.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Internal Affairs | Ministerul Afacerilor Interne (4 February, 2026), Expunere de motive [Statement of reasons],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770185182_Expunere%20de%20motive.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.02.2026</w:t>
       </w:r>
@@ -249,52 +237,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Pact on Migration and Asylum, Screening Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -359,51 +347,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -516,51 +504,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCDFBED7"/>
+    <w:nsid w:val="7B264D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="96CEB2BC"/>
+    <w:nsid w:val="23FDADF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -940,51 +928,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/draft-law-establishment-screening-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770185182_Lege%20final.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770633032_Tabel%20comparativ.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770185182_Expunere%20de%20motive.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/draft-law-establishment-screening-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770185182_Lege%20final.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770633032_Tabel%20comparativ.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webapp.mai.gov.ro/frontend/documente_transparenta/786_1770185182_Expunere%20de%20motive.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>