--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry returns 20 Afghan criminal offenders to Kabul zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry returns 20 Afghan criminal offenders to Kabul</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 Afghan criminal offenders were returned on a charter flight from Leipzig to Kabul on 26 February 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Over the past months, the Federal Ministry of the Interior has worked on agreements to allow direct returns to Afghanistan without the support of third countries. This was the first charter flight based on this agreement for regular repatriations to Afghanistan. The Afghan nationals returned on this flight were men who were required to leave the country and had committed criminal offences in Germany, including sexual offences, bodily harm and drug offences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (26 February, 2026), 20 Straftäter nach Kabul ausgeflogen [20 criminal offenders returned to Kabul],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2026/02/straftaeter-ausgeflogen.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8234B16C"/>
+    <w:nsid w:val="264BB106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/ministry-returns-20-afghan-criminal-offenders-kabul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2026/02/straftaeter-ausgeflogen.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/ministry-returns-20-afghan-criminal-offenders-kabul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2026/02/straftaeter-ausgeflogen.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>