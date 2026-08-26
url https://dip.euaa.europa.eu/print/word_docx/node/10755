--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,100 +13,115 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Supreme Court ruling on unaccompanied minors in Madrid zzzzzz</w:t>
+          <w:t xml:space="preserve">Supreme Court ruling on unaccompanied minors in Madrid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Drawing on a similar precedent in a case concerning the Canary Islands, the Supreme Court granted the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">interim measures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> requested by the regional government of Madrid and required the Central Administration, within thirty days, to guarantee access to the Asylum Reception System for unaccompanied minors under the care of the regional child protection services who had applied for international protection or expressed their intention to do so.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General Council of the Judiciary | Consejo General del Poder Judicial (11 December, 2025), Tribunal Supremo ATS 11562/2025 [Spain, Supreme Court [Tribunal Supremo], Autonomous Community of Madrid v Central Government, ATS 11562/2025 (Recurso Ordinario 340/2025), ECLI:ES:TS:2025:11562A, 11 December 2025. Link redirects to the English summary in the EUAA Case Law Database.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation, Material reception conditions, Rights, obligations and limitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ACF209AD"/>
+    <w:nsid w:val="28068695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/supreme-court-ruling-unaccompanied-minors-madrid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5799" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/supreme-court-ruling-unaccompanied-minors-madrid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>