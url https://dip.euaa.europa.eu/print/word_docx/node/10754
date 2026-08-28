--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,128 +13,143 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Parliament of Iceland adopts amendment of the Aliens Act on withdrawal of international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">The Parliament of Iceland adopts amendment of the Aliens Act on withdrawal of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...30 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The amendment revises the legal framework on international protection and residence permits by clarifying and expanding the statutory grounds for exclusion from, and revocation of, refugee status and subsidiary protection where there are serious reasons to consider that a foreigner constitutes a danger to national security, public order, or public safety, including where the person has been finally convicted of a serious crime or of repeated criminal offences. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It establishes a new legal basis for granting a temporary residence permit on grounds of tolerated (bearable) stay to persons who cannot be removed but who are excluded from protection under Articles 40, 41, or Article 48(4), subject to special conditions such as reporting obligations, restrictions on employment, or other coercive measures, and limits such permits in duration, legal effects, and eligibility for permanent residence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The amendment provides that withdrawal of international protection renders any residence and work permits invalid, enables the authorities to consider humanitarian residence permits in certain revocation cases, restricts the application of ordinary administrative procedural safeguards and appeal rights for decisions on tolerated stay, and authorizes the withholding of information from parties where required for reasons of public interest, national security, or international relations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It further amends transitional and employment provisions to accommodate the new permit category and enters into force immediately, subject to limited exceptions for applications already pending under Article 74.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Summary of the legislative amendments and the approved text already published in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Parliamentary Gazette</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The amended legislative act has not yet been published in the official government gazette. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary Gazette | Althingistídindi (16 February, 2026), Lög um breytingu á lögum um útlendinga, nr. 80/2016 (afturköllun alþjóðlegrar verndar). [Laws on amendments to the Aliens Act, No. 80/2016 (withdrawal of international protection).],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.althingi.is/altext/157/s/0759.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -165,52 +180,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Renewal/withdrawal of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -263,187 +278,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2422AC3D"/>
+    <w:nsid w:val="166CE63C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,55 +720,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/parliament-iceland-adopts-amendment-aliens-act-withdrawal-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0759.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/parliament-iceland-adopts-amendment-aliens-act-withdrawal-international" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0759.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>