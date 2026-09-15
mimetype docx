--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government plans to amend the Special Act to restrict residence permits for displaced persons from Ukraine zzzzzz</w:t>
+          <w:t xml:space="preserve">Government plans to amend the Special Act to restrict residence permits for displaced persons from Ukraine</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government is planning to amend the Special Act on residence permits for displaced persons from Ukraine to restrict eligibility to individuals originating from areas significantly affected by hostilities. It will exclude men subject to Ukrainian mobilisation regulations, unless they are formally exempt from military service. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Existing residence permits will remain valid and unaffected by these changes. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft legislation is expected to be presented in Parliament in April 2026. According to the announcement published by the Ministry of Immigration and Integration, the draft bill introduces a work obligation for displaced persons who receive cash benefits, aligned with national social welfare requirements, and repeals special education provisions that allowed learning in Ukrainian or English or distance learning from Ukraine. A transitional implementation period for municipalities will run until 1 October 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -140,54 +153,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The bill will also include changes in the area of ​​the Ministry of Children and Education, where special rules currently apply to displaced persons from Ukraine, so that displaced persons can receive education in English or Ukrainian and also receive distance learning from Ukraine. The bill proposes to repeal these special rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (26 February, 2026), Regeringen vil justere opholdsreglerne for visse fordrevne fra Ukraine [The government will adjust the residence rules for certain displaced persons from Ukraine],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2026/februar/regeringen-vil-justere-opholdsreglerne-for-visse-fordrevne-fra-ukraine/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,52 +232,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -316,187 +330,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96F4D745"/>
+    <w:nsid w:val="3411657E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -600,51 +647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CCB5CBAD"/>
+    <w:nsid w:val="467B5A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -876,55 +923,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/government-plans-amend-special-act-restrict-residence-permits-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2026/februar/regeringen-vil-justere-opholdsreglerne-for-visse-fordrevne-fra-ukraine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/government-plans-amend-special-act-restrict-residence-permits-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2026/februar/regeringen-vil-justere-opholdsreglerne-for-visse-fordrevne-fra-ukraine/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>