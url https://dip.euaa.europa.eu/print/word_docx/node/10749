--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">OCMA will modernise the entry control systems in line with the Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">OCMA will modernise the entry control systems in line with the Pact</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) started working on modernising the Register of Expelled Foreigners and Entry Denials to ensure Latvia’s technical preparedness for the implementation requirements of the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The upgraded system will enable the automated exchange of data with the European biometric data repository, Eurodac, replacing the previous manual work and eliminating the risks of double data entry. A new screening module will also be created to promptly collect information on the identity of people, their state of health, the route taken and the reason for entry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project is implemented in cooperation with the State Border Guard and the Information Centre of the Ministry of the Interior. The first system enhancements are expected to be operational by mid-2026. Full completion of the registry’s redevelopment, including the deployment of advanced data analytics tools, is scheduled for the end of 2029.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (19 February, 2026), Pilsonības un migrācijas lietu pārvalde modernizēs ieceļošanas kontroles sistēmas atbilstoši Eiropas Savienības jaunajām prasībām [Office of Citizenship and Migration Affairs will modernise entry control systems in line with the new requirements of the European Union],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-modernizes-iecelosanas-kontroles-sistemas-atbilstosi-eiropas-savienibas-jaunajam-prasibam</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Digitalisation, Pact on Migration and Asylum, Eurodac Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="527CB93C"/>
+    <w:nsid w:val="43379189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ocma-will-modernise-entry-control-systems-line-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-modernizes-iecelosanas-kontroles-sistemas-atbilstosi-eiropas-savienibas-jaunajam-prasibam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ocma-will-modernise-entry-control-systems-line-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-modernizes-iecelosanas-kontroles-sistemas-atbilstosi-eiropas-savienibas-jaunajam-prasibam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>