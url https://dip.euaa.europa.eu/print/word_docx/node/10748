--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">OCMA will modernise the asylum system in line with the Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">OCMA will modernise the asylum system in line with the Pact</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) has launched the project "Introduction of Migration and Asylum Pact Procedures in the Field of Asylum". The project aims to improve the infrastructure and process management of the national asylum system, in line with the requirements of the Pact on Migration and Asylum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Register of Asylum Seekers and related information systems will be modernised, enabling faster data processing and more accurate process records. In addition to technological improvements, the project envisages the development of specific manuals and information material and training for employees. A focus will be on crisis management skills and algorithms for action in the event of a mass influx of asylum seekers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (19 February, 2026), Pilsonības un migrācijas lietu pārvalde modernizēs patvēruma sistēmu atbilstoši Eiropas Savienības jaunajiem standartiem [Office of Citizenship and Migration Affairs will modernise the asylum system in line with the new European Union standards],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-modernizes-patveruma-sistemu-atbilstosi-eiropas-savienibas-jaunajiem-standartiem</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Digitalisation, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48A52C26"/>
+    <w:nsid w:val="0D028B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ocma-will-modernise-asylum-system-line-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-modernizes-patveruma-sistemu-atbilstosi-eiropas-savienibas-jaunajiem-standartiem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ocma-will-modernise-asylum-system-line-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-modernizes-patveruma-sistemu-atbilstosi-eiropas-savienibas-jaunajiem-standartiem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>