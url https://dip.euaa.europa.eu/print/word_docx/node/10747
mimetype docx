--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">‘I want to help refugees’ publishes two reports on access to healthcare in accommodation centres for detained foreigners and at the Latvian-Belarusian border zzzzzz</w:t>
+          <w:t xml:space="preserve">‘I want to help refugees’ publishes two reports on access to healthcare in accommodation centres for detained foreigners and at the Latvian-Belarusian border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The NGO ‘I want to help refugees’ published two reports on access to healthcare in accommodation centres for detained foreigners and at the Latvian-Belarusian border. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the end of 2025, it sent requests for public information to the State Border Guard and the Emergency Medical Service, inviting them to provide information on the availability and scope of healthcare, as well as on the challenges faced by the authorities in the period 2021-2025 on the Latvian-Belarusian border and in accommodation centres for detained foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (25 February, 2026), Ziņojumi par pieeju veselības aprūpei aizturēto ārzemnieku izmitināšanas centros un pie Latvijas–Baltkrievijas robežas [Reports on access to health care in accommodation centres for detained foreigners and at the Latvian-Belarusian border],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2026/02/25/zinojums-par-pieeju-veselibas-aprupei-aiztureto-arzemnieku-izmitinasanas-centros-un-pie-latvijasbaltkrievijas-robezas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Reception, Material reception conditions, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CCAC48BE"/>
+    <w:nsid w:val="4239EB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-publishes-two-reports-access-healthcare-accommodation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/02/25/zinojums-par-pieeju-veselibas-aprupei-aiztureto-arzemnieku-izmitinasanas-centros-un-pie-latvijasbaltkrievijas-robezas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-publishes-two-reports-access-healthcare-accommodation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/02/25/zinojums-par-pieeju-veselibas-aprupei-aiztureto-arzemnieku-izmitinasanas-centros-un-pie-latvijasbaltkrievijas-robezas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>