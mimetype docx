--- v0 (2026-06-17)
+++ v1 (2026-06-17)
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F2C1395"/>
+    <w:nsid w:val="78261564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>