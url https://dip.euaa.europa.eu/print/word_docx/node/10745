--- v1 (2026-06-17)
+++ v2 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry publishes updated forecasts on the settlement of Ukrainian refugees in municipalities zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry publishes updated forecasts on the settlement of Ukrainian refugees in municipalities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion published updated forecasts on the settlement of Ukrainian refugees in municipalities. The latest forecasts indicate that more than 16,000 refugees may need to be settled in 2026, which is 3,000 more than municipalities were originally requested to accommodate this winter. According to the Minister of Labour and Social Inclusion, a high number of arrivals over the past 6 months, particularly among young men from Ukraine, have made it difficult to predict needs. She stated that Norway cannot receive more refugees than it has the capacity to integrate and noted that several municipalities are experiencing pressure on public services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Municipalities were initially requested to settle just over 13,000 people in 2026. So far, only about one-half have responded to the request, though more responses, including from larger municipalities, are expected in the coming weeks, which may reduce the gap between the request and final decisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government stated that it is prepared to introduce further restrictive measures if necessary. If settlement does not keep pace with arrivals and requests, more refugees will remain longer in reception centres, delaying their integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (24 February, 2026), Fleire ukrainarar må busetjast i 2026 [More Ukrainians to Be Settled in 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/fleire-ukrainarar-ma-busetjast-i-2026/id3150048/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78261564"/>
+    <w:nsid w:val="444987B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-publishes-updated-forecasts-settlement-ukrainian-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/fleire-ukrainarar-ma-busetjast-i-2026/id3150048/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-publishes-updated-forecasts-settlement-ukrainian-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/fleire-ukrainarar-ma-busetjast-i-2026/id3150048/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>