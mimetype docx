--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Minister of Justice and Public Security participated in an online meeting on returns in the field of migration and asylum. zzzzzz</w:t>
+          <w:t xml:space="preserve">The Minister of Justice and Public Security participated in an online meeting on returns in the field of migration and asylum.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nordic justice ministers met by video conference to discuss return centres and new migration management models, with participation from Norway, Denmark, Sweden, Finland, and Iceland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway’s Minister of Justice and Public Security emphasised the government’s objective of a controlled, sustainable, and fair immigration policy, highlighting efforts to address irregular migration and misuse of asylum systems in cooperation with Nordic partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the EU level, work is ongoing to adjust regulations to allow Member States greater flexibility in cooperating with third countries. As part of the Schengen framework, Norway is participating in negotiations on a proposed new return regulation that would regulate the establishment of return centres in third countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The ministers also exchanged views on developments in Syria and Afghanistan. Norway previously supported a call for the European Commission to assess possibilities for returns to Afghanistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (18 February, 2026), Nordisk ministermøte om retur og nye løsninger på migrasjonsfeltet [Nordic ministerial meeting on return and new solutions in the field of migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/nordisk-ministermote-om-retur-og-nye-losninger-pa-migrasjonsfeltet/id3149648/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04626E92"/>
+    <w:nsid w:val="FF9D7BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/minister-justice-and-public-security-participated-online-meeting-returns-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nordisk-ministermote-om-retur-og-nye-losninger-pa-migrasjonsfeltet/id3149648/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/minister-justice-and-public-security-participated-online-meeting-returns-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nordisk-ministermote-om-retur-og-nye-losninger-pa-migrasjonsfeltet/id3149648/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>