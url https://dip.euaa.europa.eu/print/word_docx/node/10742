--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -13,121 +13,113 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">OFII publishes monthly statistics on reception capacity zzzzzz</w:t>
+          <w:t xml:space="preserve">OFII publishes monthly statistics on reception capacity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The French Office for Immigration and Integration (OFII) published monthly data on capacity in the national reception system and on asylum applicants entering and leaving the reception system. In January 2026, the national reception system had a total capacity of 109,345 accommodation places for asylum applicants, with an occupancy rate of 99%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detailed figures for the different collective accommodation facilities indicate that CADA facilities (facilities for all applicants) had 49,357 places, CAES facilities (initial receptions centres) had 5,946 places, CPH facilities (priority accommodation centres) had 11,907 places, HUDA facilities (facilities for all applicants) had 37,485 places and PRAHDA facilities (mostly Dublin applicants) had 5,100 places.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The monthly data also give details about the average stay for the past 6 months. More information </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...28 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Immigration and the Integration | Office Français de l'Immigration et de l'Intégration (16 February, 2026), Statistiques Asile – Janvier 2026 [Statistics Asylum - January 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofii.fr/statistiques-asile-janvier-2026/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +248,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25781E31"/>
+    <w:nsid w:val="665512CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +690,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofii-publishes-monthly-statistics-reception-capacity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/statistiques-asile-decembre-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/statistiques-asile-janvier-2026/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofii-publishes-monthly-statistics-reception-capacity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/statistiques-asile-decembre-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/statistiques-asile-janvier-2026/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>