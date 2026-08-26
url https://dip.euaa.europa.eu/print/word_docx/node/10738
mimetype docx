--- v0 (2026-06-21)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of the EU adopts first common list of safe countries of origin and revision of safe third country concept zzzzzz</w:t>
+          <w:t xml:space="preserve">Council of the EU adopts first common list of safe countries of origin and revision of safe third country concept</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 23 February 2026, the Council of the EU formally adopted the first EU‑wide list of safe countries of origin, as well as revisions to the safe third country concept. The EU list of safe countries of origin and the amendments to the safe third country concept will begin to apply on 12 June 2026, along with the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EU list of safe countries of origin includes Bangladesh, Colombia, Egypt, India, Kosovo,* Morocco and Tunisia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EU accession candidate countries are also included as safe countries of origin at the EU level, unless:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -120,74 +121,76 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council | Council of the European Union (23 February, 2026), [Council gives final greenlight to measures to make the EU’s asylum system more efficient and robust],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consilium.europa.eu/en/press/press-releases/2026/02/23/council-gives-final-greenlight-to-measures-to-make-the-eu-s-asylum-system-more-efficient-and-robust/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU Parliament and Council reach agreement on safe third country</w:t>
+          <w:t xml:space="preserve">EU Parliament and Council reach agreement on safe third country rules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -314,187 +317,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 21-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="81F6CDA1"/>
+    <w:nsid w:val="AF857A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -598,51 +634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3BDD77C2"/>
+    <w:nsid w:val="803E539B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -874,55 +910,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/council-eu-adopts-first-common-list-safe-countries-origin-and-revision" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/02/23/council-gives-final-greenlight-to-measures-to-make-the-eu-s-asylum-system-more-efficient-and-robust/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/european-union/eu-parliament-and-council-reach-agreement-safe-third-country" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/council-eu-adopts-first-common-list-safe-countries-origin-and-revision" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/02/23/council-gives-final-greenlight-to-measures-to-make-the-eu-s-asylum-system-more-efficient-and-robust/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/european-union/eu-parliament-and-council-reach-agreement-safe-third-country-rules" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>