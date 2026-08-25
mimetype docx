--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Draft 'Refugee Law 2025' set for public consultation zzzzzz</w:t>
+          <w:t xml:space="preserve">Draft 'Refugee Law 2025' set for public consultation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Ministry of Immigration and International Protection issued a communication informing all interested parties that the draft law ''Refugee Law of 2025" is put for public consultation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bill was drafted taken into consideration the legislative instruments of the European Pact on Migration and Asylum, with the aim of modernising and harmonising national legislation with the European acquis and improving the management of migration and asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The DMMIP invited interested parties to submit comments or opinions no later than Thursday 31 July 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (8 July, 2025), Δημόσια Διαβούλευση για το νομοσχέδιο με τίτλο: «ο περί Προσφύγων Νόμος του 2025 [Public Consultation on the draft law entitled: "The Refugee Law of 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://e-consultation.gov.cy/diavouleuseis/%CE%BF-%CF%80%CE%B5%CF%81%CE%AF-%CF%80%CF%81%CE%BF%CF%83%CF%86%CF%8D%CE%B3%CF%89%CE%BD-%CE%BD%CF%8C%CE%BC%CE%BF%CF%82-%CF%84%CE%BF%CF%85-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B98F282"/>
+    <w:nsid w:val="B06A5864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/draft-refugee-law-2025-set-public-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-consultation.gov.cy/diavouleuseis/%CE%BF-%CF%80%CE%B5%CF%81%CE%AF-%CF%80%CF%81%CE%BF%CF%83%CF%86%CF%8D%CE%B3%CF%89%CE%BD-%CE%BD%CF%8C%CE%BC%CE%BF%CF%82-%CF%84%CE%BF%CF%85-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/draft-refugee-law-2025-set-public-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-consultation.gov.cy/diavouleuseis/%CE%BF-%CF%80%CE%B5%CF%81%CE%AF-%CF%80%CF%81%CE%BF%CF%83%CF%86%CF%8D%CE%B3%CF%89%CE%BD-%CE%BD%CF%8C%CE%BC%CE%BF%CF%82-%CF%84%CE%BF%CF%85-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>