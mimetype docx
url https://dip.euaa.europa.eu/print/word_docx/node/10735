--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">State Secretary attends meeting of the Council of Ministers of the EU for Justice and Home Affairs in Cyprus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the meeting session there was a discussion on sustainable approaches to the return of persons who do not meet the conditions for residence in the European Union and integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ms. Herferle expressed how well-designed reintegration programmes might be useful to easily implement return, aiding in a sustainable impact and strenghtening the credibility of return policies. She stated that to support persons in the return process, Slovenia uses the European Union's Frontex reintegration programme.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">She stressed that a common standard approach is urgently needed, as the existing differences in national support programmes and financial incentives lead to secondary migration. To make efforts more successful, she highlighted that enhanced operational cooperation and assistance between Member States is ensured, especially in the procedures for establishing identity and obtaining the necessary travel documents as the basis for the return of persons who do not meet the conditions for residence in the European Union. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -256,51 +258,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72E81667"/>
+    <w:nsid w:val="D17D3844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +688,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-01-22-neformalno-zasedanje-notranjih-ministrov-na-cipru-o-vracanju-in-schengnu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/state-secretary-attends-meeting-council-ministers-eu-justice-and-home-affairs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-01-22-neformalno-zasedanje-notranjih-ministrov-na-cipru-o-vracanju-in-schengnu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>