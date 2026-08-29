--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">State Secretary attends meeting of the Council of Ministers of the EU for Justice and Home Affairs in Cyprus zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the meeting session there was a discussion on sustainable approaches to the return of persons who do not meet the conditions for residence in the European Union and integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ms. Herferle expressed how well-designed reintegration programmes might be useful to easily implement return, aiding in a sustainable impact and strenghtening the credibility of return policies. She stated that to support persons in the return process, Slovenia uses the European Union's Frontex reintegration programme.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">She stressed that a common standard approach is urgently needed, as the existing differences in national support programmes and financial incentives lead to secondary migration. To make efforts more successful, she highlighted that enhanced operational cooperation and assistance between Member States is ensured, especially in the procedures for establishing identity and obtaining the necessary travel documents as the basis for the return of persons who do not meet the conditions for residence in the European Union. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +70,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Public Administration | Ministrstvo za notranje zadeve in javno upravo (22 January, 2026), Neformalno zasedanje notranjih ministrov na Cipru o vračanju in schengnu [Informal meeting of interior ministers in Cyprus on return and Schengen],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2026-01-22-neformalno-zasedanje-notranjih-ministrov-na-cipru-o-vracanju-in-schengnu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63B209B5"/>
+    <w:nsid w:val="72E81667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/state-secretary-attends-meeting-council-ministers-eu-justice-and-home-affairs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-01-22-neformalno-zasedanje-notranjih-ministrov-na-cipru-o-vracanju-in-schengnu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-01-22-neformalno-zasedanje-notranjih-ministrov-na-cipru-o-vracanju-in-schengnu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>