--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Legal Center for the Protection of Human Rights and the Environment organises four trainings for stakeholders working with unaccompanied children zzzzzz</w:t>
+          <w:t xml:space="preserve">The Legal Center for the Protection of Human Rights and the Environment organises four trainings for stakeholders working with unaccompanied children</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Four training sessions were organized within the framework of the Project CO.A.ST (My Coming of Age Story) in Slovenia in October. They were aimed to address the challenges faced when working with unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">80 stakeholders working with unaccompanied children in the field of asylum and migration including representatives of the civil society, legal representatives, representatives of various ministries and non-governmental organisations in the field of asylum and migration participated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Several presentations were prepared including one on the Pact on Asylum and Migration and the challenges of legal representatives in the transition to adulthood.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal Centre for the Protection of Human Rights and Environment | PIC - Pravni Center Za Varstvo Človekovih Pravic in Okolja (8 December, 2025), Usposabljanja deležnikov s področja zaščite otrok brez spremstva [CO.A.ST] [Training of stakeholders in the field of protection of unaccompanied children [CO.A.ST] ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pic.si/usposabljanja-deleznikov-s-podrocja-zascite-otrok-brez-spremstva-co-a-st/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C6651966"/>
+    <w:nsid w:val="091726DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/legal-center-protection-human-rights-and-environment-organises-four-trainings" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pic.si/usposabljanja-deleznikov-s-podrocja-zascite-otrok-brez-spremstva-co-a-st/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/legal-center-protection-human-rights-and-environment-organises-four-trainings" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pic.si/usposabljanja-deleznikov-s-podrocja-zascite-otrok-brez-spremstva-co-a-st/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>