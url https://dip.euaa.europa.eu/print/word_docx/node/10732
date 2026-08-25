--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Amendments to the Rules on Remuneration and Reimbursement of Costs for Statutory Representatives of Unaccompanied Minors adopted zzzzzz</w:t>
+          <w:t xml:space="preserve">Amendments to the Rules on Remuneration and Reimbursement of Costs for Statutory Representatives of Unaccompanied Minors adopted</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The rules define the criteria for calculating the amount of remuneration and reimbursement of costs for the statutory representative of an unaccompanied minor, as well as the procedure for claiming and determining such remuneration and costs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments include an increase in the remuneration for statutory representation and clarify the criteria and procedures for claiming remuneration and reimbursement costs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravni informacijski sistem Republike Slovenije | Legal information system of the Republic of Slovenia (24 May, 2025), Pravilnik o nagradi in povračilu stroškov zakonitim zastopnikom mladoletnikov brez spremstva [Rules on the remuneration and reimbursement of costs to legal representatives of unaccompanied minors],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pisrs.si/pregledPredpisa?id=PRAV14291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B50DAF91"/>
+    <w:nsid w:val="2A2DA589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/amendments-rules-remuneration-and-reimbursement-costs-statutory" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=PRAV14291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>