--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovenia participates in the GuardianXchange project zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovenia participates in the GuardianXchange project</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior and the Government Office for the Support and Integration of migrants participated in the GuardianXchange project. The purpose of participating is to strengthen professional expertise and gain insight into good practices in other Member States, with the aim of developing the most effective possible system of legal representation for unaccompanied minors applying for international protection and for unaccompanied minors who have been granted international protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project aims to strengthen guardianship systems in Belgium, Poland, Portugal and Slovenia to improve the well-being, safety and integration of unaccompanied asylum-seeking children (UASC). It will do so by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -101,85 +103,87 @@
         <w:rPr/>
         <w:t xml:space="preserve">Supporting guardians and social services in empowering UASC as they transition to adulthood.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Promoting national and international exchange to share good practices, lessons learned and innovative approaches for safeguarding UASC’s rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The recommendation report for Slovenia can be consulted </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (1 February, 2025), [Strengthening guardianship in the EU through capacity building, knowledge exchange and peer learning],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://belgium.iom.int/guardianxchange</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -308,187 +312,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A4DFF10"/>
+    <w:nsid w:val="1C5291E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -592,51 +629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C0B537A"/>
+    <w:nsid w:val="C2DEFF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +909,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/slovenia-participates-guardianxchange-project" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belgium.iom.int/sites/g/files/tmzbdl1286/files/documents/2025-11/d2.1-recommendations-report-slovenia-eng-version.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://belgium.iom.int/guardianxchange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>