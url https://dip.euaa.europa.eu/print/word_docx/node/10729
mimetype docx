--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of the Interior will allocate 1,5 million euros to upgrade and maintain EURODAC fingerprinting workstations zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of the Interior will allocate 1,5 million euros to upgrade and maintain EURODAC fingerprinting workstations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 14 January 2026, the Ministry of the Interior concluded an agreement to fund the project “Improvement of Functionality and Maintenance of Stationary and Portable Digital Fingerprinting Workstations – EURODAC: Phase 2”. The project is co-financed with 1,125,000 euros from the EU Asylum, Migration and Integration Fund and 375,000 euros from the Croatian state budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project will ensure functional upgrades as well as regular, corrective and adaptive maintenance of EURODAC workstations, along with the adaptation of the Fingerprint Manager application to enable its connection with the information system of the Ministry of the Interior, by updating the functionality for collecting and transmitting data on new categories of third-country nationals and stateless persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (16 January, 2026), Provedba projekta „Unaprjeđenje funkcionalnosti i održavanje stacionarnih i prijenosnih radnih stanica za digitalno izuzimanje otisaka prstiju – EURODAC: faza 2“ [Implementation of the project "Improving the functionality and maintenance of stationary and portable workstations for digital fingerprinting – EURODAC: phase 2"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/provedba-projekta-unaprjedjenje-funkcionalnosti-i-odrzavanje-stacionarnih-i-prijenosnih-radnih-stanica-za-digitalno-izuzimanje-otisaka-prstiju-eurodac-faza-2/296179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Digitalisation, Pact on Migration and Asylum, Eurodac Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74029746"/>
+    <w:nsid w:val="9908C9C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ministry-interior-will-allocate-15-million-euros-upgrade-and-maintain-eurodac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/provedba-projekta-unaprjedjenje-funkcionalnosti-i-odrzavanje-stacionarnih-i-prijenosnih-radnih-stanica-za-digitalno-izuzimanje-otisaka-prstiju-eurodac-faza-2/296179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ministry-interior-will-allocate-15-million-euros-upgrade-and-maintain-eurodac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/provedba-projekta-unaprjedjenje-funkcionalnosti-i-odrzavanje-stacionarnih-i-prijenosnih-radnih-stanica-za-digitalno-izuzimanje-otisaka-prstiju-eurodac-faza-2/296179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>